--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -54,70 +54,73 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001407F7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>委託檢測服務申請表</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFAF750" w14:textId="19640D60" w:rsidR="00260146" w:rsidRPr="001D4260" w:rsidRDefault="00260146" w:rsidP="00260146">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D4260">
+      <w:r w:rsidRPr="0093224B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>有</w:t>
       </w:r>
-      <w:r w:rsidR="00B85F78" w:rsidRPr="001D4260">
+      <w:r w:rsidR="00B85F78" w:rsidRPr="0093224B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D4260">
+      <w:r w:rsidRPr="0093224B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>標示之欄位由國產精油檢測中心填寫</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ad"/>
         <w:tblW w:w="10437" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="2114"/>
         <w:gridCol w:w="296"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="989"/>
@@ -237,89 +240,60 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E637AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E637AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">       </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="000329F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...20 lines deleted...]
-              <w:t>/mm/dd)</w:t>
+              <w:t>(yyyy/mm/dd)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E637AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00E637AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -1171,111 +1145,107 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>；</w:t>
             </w:r>
             <w:r w:rsidRPr="00E637AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00E637AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>郵寄</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E637AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00E637AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>同報告地址；</w:t>
             </w:r>
             <w:r w:rsidRPr="00E637AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00E637AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>其它</w:t>
             </w:r>
             <w:r w:rsidRPr="00E637AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                               </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F40214" w14:paraId="4444D1F8" w14:textId="77777777" w:rsidTr="00F40214">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A54CA35" w14:textId="66CC4B44" w:rsidR="00E22428" w:rsidRDefault="00E22428" w:rsidP="00272279">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
@@ -1477,67 +1447,51 @@
           <w:tcPr>
             <w:tcW w:w="7617" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08372445" w14:textId="3467CD75" w:rsidR="00E22428" w:rsidRPr="00E637AA" w:rsidRDefault="00E22428" w:rsidP="000329F3">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00807166">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...15 lines deleted...]
-              <w:t>地址</w:t>
+              <w:t>□同寄報告地址</w:t>
             </w:r>
             <w:r w:rsidRPr="00807166">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00807166">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□其它</w:t>
             </w:r>
             <w:r w:rsidRPr="00807166">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>_________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3121,65 +3075,56 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5346AF6C" w14:textId="16252BD3" w:rsidR="00DB215D" w:rsidRPr="000329F3" w:rsidRDefault="00DB215D" w:rsidP="003D2CB8">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000329F3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>旋</w:t>
-[...7 lines deleted...]
-              <w:t>光度</w:t>
+              <w:t>旋光度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20186688" w14:textId="1FDD8E45" w:rsidR="00DB215D" w:rsidRPr="000329F3" w:rsidRDefault="00F40214" w:rsidP="003D2CB8">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F40214">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>CNS6574</w:t>
@@ -3430,59 +3375,57 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="556D263A" w14:textId="7AA3A9DC" w:rsidR="00F40214" w:rsidRPr="000329F3" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000329F3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>紫外光譜圖</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A1209EC" w14:textId="3C9246D9" w:rsidR="00F40214" w:rsidRPr="000329F3" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>自訂方法</w:t>
             </w:r>
@@ -3582,59 +3525,57 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="569BA26D" w14:textId="73B853FB" w:rsidR="00F40214" w:rsidRPr="000329F3" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000329F3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>紅外光譜圖</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D64A28D" w14:textId="12C577D1" w:rsidR="00F40214" w:rsidRPr="000329F3" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>自訂方法</w:t>
             </w:r>
@@ -3740,66 +3681,73 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C913495" w14:textId="77777777" w:rsidR="00F40214" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="399AEB4E" w14:textId="017AB627" w:rsidR="00F40214" w:rsidRPr="000329F3" w:rsidRDefault="00F40214" w:rsidP="00F40214">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="399AEB4E" w14:textId="4752AEDA" w:rsidR="00F40214" w:rsidRPr="000329F3" w:rsidRDefault="00F40214" w:rsidP="00F40214">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000329F3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>折射度</w:t>
+              <w:t>折射</w:t>
+            </w:r>
+            <w:r w:rsidR="003E71D7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>率</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CABC662" w14:textId="6B6CD0A0" w:rsidR="00F40214" w:rsidRPr="000329F3" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F40214">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>CNS6572</w:t>
@@ -4085,59 +4033,57 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0385526D" w14:textId="3ED31E40" w:rsidR="00F40214" w:rsidRPr="000329F3" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000329F3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>閃點</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CB7C8E2" w14:textId="6024A209" w:rsidR="00F40214" w:rsidRPr="000329F3" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
@@ -4385,69 +4331,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0A502F21" w14:textId="2B29391A" w:rsidR="00F40214" w:rsidRPr="00A90782" w:rsidRDefault="00F40214" w:rsidP="00A90782">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="0" w:left="562" w:rightChars="50" w:right="120" w:hanging="261"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>檢測服務將出具試驗報告</w:t>
-[...17 lines deleted...]
-              <w:t>，如欲增加份數或補發證明，每份酌收工本費</w:t>
+              <w:t>檢測服務將出具試驗報告壹式壹份，如欲增加份數或補發證明，每份酌收工本費</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>元。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B2F972D" w14:textId="09ED3DB8" w:rsidR="00F40214" w:rsidRPr="003D2CB8" w:rsidRDefault="00F40214" w:rsidP="00A90782">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
@@ -4538,69 +4466,51 @@
           </w:p>
           <w:p w14:paraId="7CB61AF2" w14:textId="21D95596" w:rsidR="00F40214" w:rsidRPr="00A90782" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:afterLines="30" w:after="108"/>
               <w:ind w:leftChars="0" w:left="562" w:rightChars="50" w:right="120" w:hanging="261"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>本中心認定之精油定義為植物各部位以水蒸餾、水蒸氣蒸餾、壓榨法所製成</w:t>
-[...17 lines deleted...]
-              <w:t>芳香物質。</w:t>
+              <w:t>本中心認定之精油定義為植物各部位以水蒸餾、水蒸氣蒸餾、壓榨法所製成之油狀揮發性芳香物質。</w:t>
             </w:r>
             <w:r w:rsidR="00AC46D2" w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>若檢測樣品於</w:t>
             </w:r>
             <w:r w:rsidR="00AC46D2" w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidR="00AC46D2" w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>℃以下</w:t>
             </w:r>
@@ -4754,63 +4664,52 @@
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>僅對受測樣品負責，</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>不代表所有產品品質一致性</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>，因此無法提供符合性聲明，且不得作為法律訴訟之憑</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>，因此無法提供符合性聲明，且不得作為法律訴訟之憑証</w:t>
+            </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>對於委託者因本案發生之任何直接或間接損害，包括但不限於利潤損失，概不負責</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>；若因委託者提供之樣品導致設備損壞或無法進行檢測，該方需承擔相應的修復或賠償責任，賠償金額及修復措施將根據實際損失及雙方協商結果確定。</w:t>
             </w:r>
@@ -4957,180 +4856,158 @@
           </w:p>
           <w:p w14:paraId="02A40646" w14:textId="70F164F2" w:rsidR="00F40214" w:rsidRPr="00A90782" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:afterLines="30" w:after="108"/>
               <w:ind w:leftChars="0" w:left="562" w:rightChars="50" w:right="120" w:hanging="261"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>檢測服務</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>檢測服務申請單</w:t>
+            </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>申請單</w:t>
-[...16 lines deleted...]
-              <w:t>及中心雙方代表簽章後，將正式受理</w:t>
+              <w:t>經顧客及中心雙方代表簽章後，將正式受理</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>檢測服務</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>委託事項。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07945C40" w14:textId="77777777" w:rsidR="00F40214" w:rsidRPr="00A90782" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="442"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>除</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TAF</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>或委託者要求外，如無指定規範年版時，同意以實驗室最新年版執行測試。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ABE5B0E" w14:textId="479DB0CC" w:rsidR="00F40214" w:rsidRPr="00272279" w:rsidRDefault="00F40214" w:rsidP="00F40214">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="442"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00A90782">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>測試數量如無填寫則依規範要求數量執行。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F40214" w14:paraId="4F20856F" w14:textId="77777777" w:rsidTr="00063648">
         <w:trPr>
           <w:trHeight w:val="701"/>
         </w:trPr>
@@ -5215,58 +5092,58 @@
     <w:p w14:paraId="28142157" w14:textId="77777777" w:rsidR="00A90C76" w:rsidRPr="00A90C76" w:rsidRDefault="00A90C76" w:rsidP="006D1300">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A90C76" w:rsidRPr="00A90C76" w:rsidSect="00335CE1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F22CDDA" w14:textId="77777777" w:rsidR="00A27C45" w:rsidRDefault="00A27C45" w:rsidP="00335CE1">
+    <w:p w14:paraId="7065D760" w14:textId="77777777" w:rsidR="00C43F13" w:rsidRDefault="00C43F13" w:rsidP="00335CE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="628E761D" w14:textId="77777777" w:rsidR="00A27C45" w:rsidRDefault="00A27C45" w:rsidP="00335CE1">
+    <w:p w14:paraId="58C26C7F" w14:textId="77777777" w:rsidR="00C43F13" w:rsidRDefault="00C43F13" w:rsidP="00335CE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -5316,58 +5193,58 @@
     <w:r w:rsidRPr="009C55D1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>DEOIC-QP-7.0-01-0</w:t>
     </w:r>
     <w:r w:rsidR="00A90782">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45001DF5" w14:textId="77777777" w:rsidR="00A27C45" w:rsidRDefault="00A27C45" w:rsidP="00335CE1">
+    <w:p w14:paraId="09547B62" w14:textId="77777777" w:rsidR="00C43F13" w:rsidRDefault="00C43F13" w:rsidP="00335CE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DFFBA47" w14:textId="77777777" w:rsidR="00A27C45" w:rsidRDefault="00A27C45" w:rsidP="00335CE1">
+    <w:p w14:paraId="7CCCAFF1" w14:textId="77777777" w:rsidR="00C43F13" w:rsidRDefault="00C43F13" w:rsidP="00335CE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E84219B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5C47DA4"/>
     <w:lvl w:ilvl="0" w:tplc="D2E65FBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="564" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
@@ -6227,55 +6104,54 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
@@ -6286,145 +6162,151 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00335CE1"/>
     <w:rsid w:val="00020BDA"/>
     <w:rsid w:val="000329F3"/>
     <w:rsid w:val="00033FE9"/>
     <w:rsid w:val="00063648"/>
     <w:rsid w:val="0006628A"/>
     <w:rsid w:val="000943C9"/>
     <w:rsid w:val="000A1DB2"/>
     <w:rsid w:val="000B2230"/>
     <w:rsid w:val="00104C11"/>
     <w:rsid w:val="00112ACB"/>
     <w:rsid w:val="00112AD8"/>
     <w:rsid w:val="00114C87"/>
     <w:rsid w:val="00125B46"/>
     <w:rsid w:val="00136EC0"/>
     <w:rsid w:val="00137C2A"/>
     <w:rsid w:val="001407F7"/>
     <w:rsid w:val="00183EC8"/>
     <w:rsid w:val="001970BF"/>
     <w:rsid w:val="001A65BC"/>
     <w:rsid w:val="001D4260"/>
+    <w:rsid w:val="00206504"/>
     <w:rsid w:val="00211992"/>
     <w:rsid w:val="00222781"/>
     <w:rsid w:val="002519AF"/>
     <w:rsid w:val="00260146"/>
     <w:rsid w:val="00272279"/>
     <w:rsid w:val="00293D97"/>
     <w:rsid w:val="002A5C20"/>
     <w:rsid w:val="002B7083"/>
     <w:rsid w:val="002C7981"/>
     <w:rsid w:val="002D2DAC"/>
     <w:rsid w:val="002F6DC7"/>
     <w:rsid w:val="003101E0"/>
     <w:rsid w:val="00324F23"/>
     <w:rsid w:val="00326BC8"/>
     <w:rsid w:val="003300C0"/>
     <w:rsid w:val="00332884"/>
+    <w:rsid w:val="00334F5C"/>
     <w:rsid w:val="00335CE1"/>
     <w:rsid w:val="0036272B"/>
     <w:rsid w:val="0037127A"/>
     <w:rsid w:val="00383C65"/>
     <w:rsid w:val="00386AD0"/>
     <w:rsid w:val="003C1115"/>
     <w:rsid w:val="003C2B4A"/>
     <w:rsid w:val="003D2CB8"/>
     <w:rsid w:val="003E0515"/>
+    <w:rsid w:val="003E71D7"/>
     <w:rsid w:val="00415EE6"/>
     <w:rsid w:val="0045275B"/>
     <w:rsid w:val="004547EC"/>
     <w:rsid w:val="004641F3"/>
     <w:rsid w:val="004B33FB"/>
     <w:rsid w:val="004D37FA"/>
     <w:rsid w:val="004F0D58"/>
     <w:rsid w:val="00520290"/>
     <w:rsid w:val="005531F2"/>
+    <w:rsid w:val="00593291"/>
     <w:rsid w:val="005B2824"/>
     <w:rsid w:val="005C1F63"/>
     <w:rsid w:val="005C4370"/>
     <w:rsid w:val="00611E80"/>
     <w:rsid w:val="006133A7"/>
     <w:rsid w:val="0062747F"/>
     <w:rsid w:val="00641B0B"/>
     <w:rsid w:val="00645BE9"/>
     <w:rsid w:val="00657EE9"/>
     <w:rsid w:val="00673D00"/>
     <w:rsid w:val="00685415"/>
     <w:rsid w:val="006A106B"/>
     <w:rsid w:val="006B782D"/>
     <w:rsid w:val="006C31AF"/>
     <w:rsid w:val="006D1300"/>
     <w:rsid w:val="006D368D"/>
     <w:rsid w:val="006D7034"/>
     <w:rsid w:val="006E6EB3"/>
     <w:rsid w:val="007101C0"/>
     <w:rsid w:val="00710663"/>
     <w:rsid w:val="00784AB4"/>
     <w:rsid w:val="007B1733"/>
     <w:rsid w:val="007E06B2"/>
     <w:rsid w:val="00807166"/>
     <w:rsid w:val="00847E23"/>
     <w:rsid w:val="00850C28"/>
     <w:rsid w:val="008635B2"/>
     <w:rsid w:val="00864A22"/>
     <w:rsid w:val="008657AE"/>
     <w:rsid w:val="008A3187"/>
     <w:rsid w:val="008D7B9E"/>
     <w:rsid w:val="008E141E"/>
     <w:rsid w:val="008E1B54"/>
     <w:rsid w:val="008E7B55"/>
+    <w:rsid w:val="0093224B"/>
     <w:rsid w:val="00960DA2"/>
     <w:rsid w:val="009C20AF"/>
     <w:rsid w:val="009F4EF3"/>
     <w:rsid w:val="00A27C45"/>
     <w:rsid w:val="00A34DD1"/>
     <w:rsid w:val="00A43601"/>
     <w:rsid w:val="00A65656"/>
     <w:rsid w:val="00A70CDD"/>
     <w:rsid w:val="00A90782"/>
     <w:rsid w:val="00A90C76"/>
     <w:rsid w:val="00AA2E5A"/>
     <w:rsid w:val="00AB788A"/>
     <w:rsid w:val="00AC46D2"/>
     <w:rsid w:val="00AC7C59"/>
     <w:rsid w:val="00AD3C7D"/>
     <w:rsid w:val="00B20CF8"/>
     <w:rsid w:val="00B26E5D"/>
     <w:rsid w:val="00B314F3"/>
     <w:rsid w:val="00B57E89"/>
     <w:rsid w:val="00B75818"/>
     <w:rsid w:val="00B776E8"/>
     <w:rsid w:val="00B813D8"/>
     <w:rsid w:val="00B85F78"/>
     <w:rsid w:val="00C00C04"/>
     <w:rsid w:val="00C0374D"/>
     <w:rsid w:val="00C32015"/>
     <w:rsid w:val="00C3525F"/>
+    <w:rsid w:val="00C43F13"/>
     <w:rsid w:val="00CC160F"/>
     <w:rsid w:val="00CC388B"/>
     <w:rsid w:val="00CD6D16"/>
     <w:rsid w:val="00CF596F"/>
     <w:rsid w:val="00D2372F"/>
     <w:rsid w:val="00D67736"/>
     <w:rsid w:val="00D759D7"/>
     <w:rsid w:val="00D853B3"/>
     <w:rsid w:val="00DB215D"/>
     <w:rsid w:val="00DB7E34"/>
     <w:rsid w:val="00DC5CC4"/>
     <w:rsid w:val="00DD155E"/>
     <w:rsid w:val="00DD3C90"/>
     <w:rsid w:val="00DE712A"/>
     <w:rsid w:val="00DE7626"/>
     <w:rsid w:val="00DF6AD8"/>
     <w:rsid w:val="00E02ACF"/>
     <w:rsid w:val="00E20273"/>
     <w:rsid w:val="00E22428"/>
     <w:rsid w:val="00E32571"/>
     <w:rsid w:val="00E71B07"/>
     <w:rsid w:val="00E72114"/>
     <w:rsid w:val="00E86238"/>
     <w:rsid w:val="00ED5F73"/>
     <w:rsid w:val="00EE0D6B"/>